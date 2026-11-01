--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73644d1241124d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cd02abc6f79435db4e4e21996fb8ac1.psmdcp" Id="R228b7a257b24466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17bfdd33f27f42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a96b9ab72e574308ad289d0c4e0b2b47.psmdcp" Id="Rac82cb03badf4445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resumo" sheetId="1" r:id="rId2"/>
     <x:sheet name="Indicadores" sheetId="2" r:id="rId3"/>
     <x:sheet name="Histórico" sheetId="3" r:id="rId4"/>
     <x:sheet name="Estrutura produtiva" sheetId="4" r:id="rId5"/>
     <x:sheet name="Fontes e metodologia" sheetId="5" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Mapa de Inteligência Territorial — ObservatórioBR</x:t>
   </x:si>
@@ -57,51 +57,51 @@
   <x:si>
     <x:t>Código IBGE</x:t>
   </x:si>
   <x:si>
     <x:t>2312908</x:t>
   </x:si>
   <x:si>
     <x:t>Região</x:t>
   </x:si>
   <x:si>
     <x:t>nordeste</x:t>
   </x:si>
   <x:si>
     <x:t>Capital</x:t>
   </x:si>
   <x:si>
     <x:t>não</x:t>
   </x:si>
   <x:si>
     <x:t>Área territorial (km²)</x:t>
   </x:si>
   <x:si>
     <x:t>Gerado em (UTC)</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-11-01 14:14</x:t>
+    <x:t>2026-11-01 16:36</x:t>
   </x:si>
   <x:si>
     <x:t>Dados oficiais e públicos reunidos pelo ObservatórioBR (observatoriobr.com.br). Célula vazia = sem dado publicado. Valores estimados estão marcados na coluna Natureza. Não é previsão nem recomendação de investimento.</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo</x:t>
   </x:si>
   <x:si>
     <x:t>Indicador</x:t>
   </x:si>
   <x:si>
     <x:t>Valor</x:t>
   </x:si>
   <x:si>
     <x:t>Unidade</x:t>
   </x:si>
   <x:si>
     <x:t>Período</x:t>
   </x:si>
   <x:si>
     <x:t>Natureza</x:t>
   </x:si>
   <x:si>
     <x:t>Posição no Brasil</x:t>
   </x:si>